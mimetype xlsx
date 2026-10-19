--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -204,62 +204,54 @@
   <si>
     <t>校本课程（班队）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劳动</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>道德与法治</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校本课程（体育与健康）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>数学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>备注：10月23日秋游                                                                                                                         9月23日、10月28日、11月25日、12月23日、1月20日下午乐动比赛日                                                                                            1月14、15日期末考试（考查）</t>
-[...2 lines deleted...]
-  <si>
     <t>英语</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>上海市徐汇区启新小学  三年级3班</t>
-[...2 lines deleted...]
-  <si>
     <t>数学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>信息科技</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>科学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>数学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>英语</t>
@@ -277,50 +269,58 @@
     <t>综合实践活动</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>数学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校本课程（心理）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>数学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>英语</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>备注：10月23日秋游                                                                                                                         9月23日、10月28日、11月25日、12月23日、1月20日下午乐动比赛日                                                                                            1月14、15日语文、数学学科期末考试，其他学科考查</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>上海市徐汇区启新小学2026学年第一学期  三年级3班</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="000000"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="宋体"/>
       <family val="3"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
@@ -440,64 +440,64 @@
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
@@ -772,515 +772,513 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="7" width="12.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="12" t="s">
+      <c r="D3" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E3" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="12" t="s">
+      <c r="F3" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="G3" s="12" t="s">
-        <v>70</v>
+      <c r="G3" s="9" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="12" t="s">
-[...11 lines deleted...]
-      <c r="G4" s="12" t="s">
+      <c r="C4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="12" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="E5" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="D7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="12" t="s">
+      <c r="D7" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="12" t="s">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="F7" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="12" t="s">
-[...11 lines deleted...]
-      <c r="G8" s="12" t="s">
+      <c r="C8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="12" t="s">
+      <c r="C9" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="12" t="s">
+      <c r="D9" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G9" s="9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D10" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="12" t="s">
+      <c r="E10" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="12" t="s">
+      <c r="F10" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="12" t="s">
+      <c r="G10" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="12" t="s">
+      <c r="D11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="12" t="s">
+      <c r="E11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F11" s="12" t="s">
+      <c r="F11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="G11" s="12" t="s">
+      <c r="G11" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C12" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="12" t="s">
+      <c r="D12" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="12" t="s">
+      <c r="F12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...11 lines deleted...]
-      <c r="G13" s="12" t="s">
+      <c r="C13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="12" t="s">
+      <c r="C14" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="12" t="s">
+      <c r="E14" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="C15" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="D15" s="12" t="s">
+      <c r="D15" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="E15" s="12" t="s">
+      <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="F15" s="12" t="s">
+      <c r="F15" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="G15" s="12" t="s">
+      <c r="G15" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="12" t="s">
+      <c r="C16" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="12" t="s">
+      <c r="E16" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G16" s="12" t="s">
+      <c r="G16" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="12" t="s">
-[...11 lines deleted...]
-      <c r="G17" s="12" t="s">
+      <c r="C17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="12" t="s">
+      <c r="D18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="E18" s="12" t="s">
+      <c r="E18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="12" t="s">
+      <c r="F18" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G18" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="C19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="12" t="s">
+      <c r="D19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="E19" s="12" t="s">
+      <c r="E19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="12" t="s">
+      <c r="F19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="G19" s="12" t="s">
+      <c r="G19" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C20" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="D20" s="12" t="s">
+      <c r="D20" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="12" t="s">
+      <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F20" s="12" t="s">
+      <c r="F20" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="G20" s="12"/>
+      <c r="G20" s="9"/>
     </row>
     <row r="21" spans="1:7" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G21" s="11"/>
+      <c r="A21" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="13"/>
     </row>
     <row r="22" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8"/>
       <c r="B22" s="8"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
     </row>
     <row r="23" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8"/>
       <c r="B23" s="8"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
     </row>
     <row r="24" spans="1:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A21:G21"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>