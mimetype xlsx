--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="67">
   <si>
     <t>时  间</t>
   </si>
   <si>
     <t>星期一</t>
   </si>
   <si>
     <t>星期二</t>
   </si>
   <si>
     <t>星期三</t>
   </si>
   <si>
     <t>星期四</t>
   </si>
   <si>
     <t>星期五</t>
   </si>
   <si>
     <t>第一节</t>
   </si>
   <si>
     <t>8:20-8:55</t>
   </si>
   <si>
@@ -183,54 +183,50 @@
     <t xml:space="preserve">
 大课间活动</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>延时课后服务</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>16:30-17:30</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>备注：10月23日秋游                                                                                                                    9月23日、10月28日、11月25日、12月23日、1月20日下午乐动比赛日</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校本课程（班队）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>体育与健康</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>上海市徐汇区启新小学  二年级1班</t>
-[...2 lines deleted...]
-  <si>
     <t>劳动</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校本课程（英语）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>体育与健康</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>道德与法治</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校本课程（体育与健康）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>语文</t>
@@ -248,50 +244,58 @@
     <t>英语</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>科学</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>综合实践活动</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>道德与法治</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>室内操 眼保健操</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>14:45-15:35</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>17:30-18:00</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>上海市徐汇区启新小学2026学年第一学期  二年级1班</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14:25-14:45</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="000000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="宋体"/>
       <family val="3"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
@@ -396,79 +400,76 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -762,249 +763,249 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A21" sqref="A21:XFD21"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="7" width="12.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="8" t="s">
@@ -1023,137 +1024,137 @@
       </c>
       <c r="D11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="10">
-        <v>0.60069444444444442</v>
+      <c r="B15" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="8" t="s">
@@ -1171,81 +1172,81 @@
       <c r="G17" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="50.1" customHeight="1" thickBot="1">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G18" s="8"/>
     </row>
-    <row r="19" spans="1:7" s="14" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="C19" s="13" t="s">
+    <row r="19" spans="1:7" s="13" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+      <c r="A19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="D19" s="13" t="s">
+      <c r="D19" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="E19" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="F19" s="13" t="s">
+      <c r="F19" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="G19" s="13"/>
-[...2 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="G19" s="12"/>
+    </row>
+    <row r="20" spans="1:7" s="13" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+      <c r="A20" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="16"/>
-[...4 lines deleted...]
-      <c r="G20" s="17"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7" ht="50.1" customHeight="1">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
     <row r="22" spans="1:7" ht="50.1" customHeight="1">
       <c r="A22" s="9"/>
       <c r="B22" s="9"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7" ht="50.1" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:G20"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>